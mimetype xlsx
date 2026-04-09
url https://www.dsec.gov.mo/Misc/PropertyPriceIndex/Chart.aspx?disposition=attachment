--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -21,73 +21,73 @@
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\樓價指數簡體\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\E7CO\e7co_temp\送澳大資料\2016_10_25製作\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="13005" tabRatio="801"/>
   </bookViews>
   <sheets>
     <sheet name="表1" sheetId="1" r:id="rId1"/>
     <sheet name="表2" sheetId="2" r:id="rId2"/>
     <sheet name="表3" sheetId="5" r:id="rId3"/>
     <sheet name="表4" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="49">
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>2011Q1</t>
   </si>
   <si>
     <t>2011Q2</t>
   </si>
   <si>
     <t>2011Q3</t>
   </si>
   <si>
     <t>2011Q4</t>
   </si>
   <si>
     <t>2012Q1</t>
   </si>
   <si>
     <t>2012Q2</t>
   </si>
   <si>
     <t>2012Q3</t>
   </si>
   <si>
@@ -111,341 +111,217 @@
   <si>
     <t>2014Q2</t>
   </si>
   <si>
     <t>2014Q3</t>
   </si>
   <si>
     <t>2014Q4</t>
   </si>
   <si>
     <t>2015Q1</t>
   </si>
   <si>
     <t>2015Q2</t>
   </si>
   <si>
     <t>2015Q3</t>
   </si>
   <si>
     <t>2015Q4</t>
   </si>
   <si>
     <t>全澳</t>
   </si>
   <si>
+    <t>澳門半島</t>
+  </si>
+  <si>
     <t>路氹</t>
+  </si>
+  <si>
+    <t>樓花</t>
+  </si>
+  <si>
+    <r>
+      <t>≤ 5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>6 - 10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>&gt; 20</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
   </si>
   <si>
     <t>11 - 20年</t>
   </si>
   <si>
     <t>&lt; 50</t>
   </si>
   <si>
     <t>≥ 100</t>
   </si>
   <si>
     <t>50 - 74.9</t>
   </si>
   <si>
     <t>75 - 99.9</t>
+  </si>
+  <si>
+    <t>所有現貨</t>
+  </si>
+  <si>
+    <t>表1：整體樓價指數</t>
   </si>
   <si>
     <t>2011 = 100</t>
   </si>
   <si>
     <t>2011年第1季</t>
   </si>
   <si>
     <t>第2季</t>
   </si>
   <si>
     <t>第3季</t>
   </si>
   <si>
     <t>第4季</t>
   </si>
   <si>
     <t>2012年第1季</t>
   </si>
   <si>
     <t>2013年第1季</t>
   </si>
   <si>
     <t>2014年第1季</t>
   </si>
   <si>
     <t>2015年第1季</t>
   </si>
   <si>
     <t>季</t>
   </si>
   <si>
-    <r>
-[...28 lines deleted...]
-    <phoneticPr fontId="7" type="noConversion"/>
+    <t>表2：現貨樓價指數</t>
   </si>
   <si>
-    <t>澳门半岛</t>
+    <t>現貨</t>
   </si>
   <si>
-    <r>
-[...28 lines deleted...]
-    <phoneticPr fontId="7" type="noConversion"/>
+    <t>表3：按樓齡分類樓價指數</t>
   </si>
   <si>
-    <r>
-[...94 lines deleted...]
-    <t>&gt; 20年</t>
+    <t>表4：按實用面積（平方米）分類樓價指數</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...33 lines deleted...]
-      <charset val="136"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -545,191 +421,158 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1"/>
-    <cellStyle name="一般 3" xfId="3"/>
-[...3 lines deleted...]
-    <cellStyle name="一般 7" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF9900FF"/>
       <color rgb="FF003300"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -757,110 +600,114 @@
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr lang="zh-TW" altLang="zh-MO" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
               </a:rPr>
-              <a:t>图</a:t>
+              <a:t>圖</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr lang="en-US" altLang="zh-MO" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr lang="zh-MO" altLang="en-US" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>：整体楼价指数</a:t>
+              <a:t>：整體樓價指數</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.35765125314933932"/>
           <c:y val="4.2767295597484274E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="zh-TW"/>
+          <a:endParaRPr lang="zh-MO"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="5.3026002371091389E-2"/>
           <c:y val="0.15073401673847373"/>
           <c:w val="0.80982015273961827"/>
           <c:h val="0.57996929629079386"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>表1!$C$3</c:f>
@@ -1022,51 +869,51 @@
                   <c:v>245.37</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>246.24</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>230.26</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>212.39</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>表1!$D$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>澳门半岛</c:v>
+                  <c:v>澳門半島</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
@@ -1377,324 +1224,332 @@
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>236.45</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>215.89</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>198.7</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="4745376"/>
-        <c:axId val="208307512"/>
+        <c:axId val="247433632"/>
+        <c:axId val="247434024"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="4745376"/>
+        <c:axId val="247433632"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="in"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="eaVert" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
+            <a:endParaRPr lang="zh-MO"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="208307512"/>
+        <c:crossAx val="247434024"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="208307512"/>
+        <c:axId val="247434024"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="in"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
+            <a:endParaRPr lang="zh-MO"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="4745376"/>
+        <c:crossAx val="247433632"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.18710389739873809"/>
-          <c:y val="0.9180359530530382"/>
+          <c:x val="0.1816810879949034"/>
+          <c:y val="0.91552022978259795"/>
           <c:w val="0.5525842782507554"/>
           <c:h val="5.5340197859882902E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="zh-TW"/>
+          <a:endParaRPr lang="zh-MO"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
-      <a:endParaRPr lang="zh-TW"/>
+      <a:endParaRPr lang="zh-MO"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.56999999999999995" l="0.26" r="0.21" t="0.49" header="0.31496062992125984" footer="0.31496062992125984"/>
     <c:pageSetup orientation="landscape"/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="zh-TW"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr lang="zh-TW" altLang="zh-MO" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>图</a:t>
+              <a:t>圖</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr lang="en-US" altLang="zh-MO" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr lang="zh-TW" altLang="zh-MO" sz="1600" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>：现货楼价指数</a:t>
+              <a:t>：現貨樓價指數</a:t>
             </a:r>
+            <a:endParaRPr lang="zh-MO" altLang="en-US" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.38747670487043007"/>
           <c:y val="1.9789734075448363E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="zh-TW"/>
+          <a:endParaRPr lang="zh-MO"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="4.9989335853160566E-2"/>
           <c:y val="0.1199992208766112"/>
           <c:w val="0.80982015273961827"/>
           <c:h val="0.58554687157611796"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>表2!$C$3</c:f>
@@ -1856,51 +1711,51 @@
                   <c:v>258.24</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>262.89999999999998</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>246.88</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>227.61</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>表2!$D$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>澳门半岛</c:v>
+                  <c:v>澳門半島</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
@@ -2211,350 +2066,350 @@
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>276.49</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>260.47000000000003</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>240.61</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="404848720"/>
-        <c:axId val="404849104"/>
+        <c:axId val="244969352"/>
+        <c:axId val="244968960"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="404848720"/>
+        <c:axId val="244969352"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="in"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="eaVert" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
+            <a:endParaRPr lang="zh-MO"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="404849104"/>
+        <c:crossAx val="244968960"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="404849104"/>
+        <c:axId val="244968960"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="in"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
+            <a:endParaRPr lang="zh-MO"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="404848720"/>
+        <c:crossAx val="244969352"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.18032538564394471"/>
           <c:y val="0.89090909090909087"/>
           <c:w val="0.5525842782507554"/>
           <c:h val="5.5340197859882902E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="zh-TW"/>
+          <a:endParaRPr lang="zh-MO"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
-      <a:endParaRPr lang="zh-TW"/>
+      <a:endParaRPr lang="zh-MO"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.56999999999999995" l="0.26" r="0.21" t="0.49" header="0.31496062992125984" footer="0.31496062992125984"/>
     <c:pageSetup orientation="landscape"/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="zh-TW"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-MO" altLang="en-US" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>图</a:t>
+              <a:t>圖</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-MO" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-MO" altLang="en-US" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>：按楼龄分类楼价指数</a:t>
+              <a:t>：按樓齡分類樓價指數</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.32948808465731366"/>
           <c:y val="1.5959861434113726E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="zh-TW"/>
+          <a:endParaRPr lang="zh-MO"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="5.8645234136871116E-2"/>
           <c:y val="0.10683976195824281"/>
           <c:w val="0.80982015273961827"/>
           <c:h val="0.66790897814886341"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>表3!$C$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>楼花</c:v>
+                  <c:v>樓花</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent5"/>
               </a:solidFill>
               <a:prstDash val="dash"/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
@@ -2688,51 +2543,51 @@
                   <c:v>340.58</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>320.31</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>304.77</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>290.23</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>表3!$D$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>所有现货</c:v>
+                  <c:v>所有現貨</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="dash"/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
@@ -3578,322 +3433,322 @@
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>236.7</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>220.3</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>205.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="404951768"/>
-        <c:axId val="404961368"/>
+        <c:axId val="247435200"/>
+        <c:axId val="247435592"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="404951768"/>
+        <c:axId val="247435200"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="in"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="eaVert" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
+            <a:endParaRPr lang="zh-MO"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="404961368"/>
+        <c:crossAx val="247435592"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="404961368"/>
+        <c:axId val="247435592"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="400"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="in"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
+            <a:endParaRPr lang="zh-MO"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="404951768"/>
+        <c:crossAx val="247435200"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="6.3552767632964177E-2"/>
           <c:y val="0.9295359659128124"/>
           <c:w val="0.77947706529518357"/>
           <c:h val="5.1277074056047638E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="zh-TW"/>
+          <a:endParaRPr lang="zh-MO"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
-      <a:endParaRPr lang="zh-TW"/>
+      <a:endParaRPr lang="zh-MO"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.56999999999999995" l="0.26" r="0.21" t="0.49" header="0.31496062992125984" footer="0.31496062992125984"/>
     <c:pageSetup orientation="landscape"/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="zh-TW"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-MO" altLang="en-US" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>图</a:t>
+              <a:t>圖</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-MO" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-MO" altLang="en-US" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>：按实用面积（平方米）分类楼价指数</a:t>
+              <a:t>：按實用面積（平方米）分類樓價指數</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.26410779093319076"/>
           <c:y val="1.3495276653171391E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="zh-TW"/>
+          <a:endParaRPr lang="zh-MO"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="5.4381704722050055E-2"/>
           <c:y val="0.12832669195702764"/>
           <c:w val="0.80982015273961827"/>
           <c:h val="0.61770516539683551"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>表4!$C$3</c:f>
@@ -4587,215 +4442,215 @@
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>196.84</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>192.23</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>177.59</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="206133032"/>
-        <c:axId val="206133424"/>
+        <c:axId val="247436376"/>
+        <c:axId val="247436768"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="206133032"/>
+        <c:axId val="247436376"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="in"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="eaVert" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
+            <a:endParaRPr lang="zh-MO"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="206133424"/>
+        <c:crossAx val="247436768"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="206133424"/>
+        <c:axId val="247436768"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="350"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="in"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
+            <a:endParaRPr lang="zh-MO"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="206133032"/>
+        <c:crossAx val="247436376"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.0849030480672263E-2"/>
           <c:y val="0.92576641482567712"/>
           <c:w val="0.73521638610744555"/>
           <c:h val="6.837961044343141E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="zh-TW"/>
+          <a:endParaRPr lang="zh-MO"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
-      <a:endParaRPr lang="zh-TW"/>
+      <a:endParaRPr lang="zh-MO"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.56999999999999995" l="0.26" r="0.21" t="0.49" header="0.31496062992125984" footer="0.31496062992125984"/>
     <c:pageSetup orientation="landscape"/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
@@ -7380,1916 +7235,1915 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:E1"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.625" style="3" customWidth="1"/>
     <col min="3" max="5" width="15.5" style="3" customWidth="1"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
-      <c r="B1" s="27" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="27"/>
+      <c r="B1" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
     </row>
     <row r="2" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="16" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>44</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>22</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C4" s="10">
         <v>94.47</v>
       </c>
       <c r="D4" s="10">
         <v>94.17</v>
       </c>
       <c r="E4" s="11">
         <v>96.22</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C5" s="10">
         <v>100.46</v>
       </c>
       <c r="D5" s="10">
         <v>100.43</v>
       </c>
       <c r="E5" s="11">
         <v>100.61</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C6" s="10">
         <v>101.71</v>
       </c>
       <c r="D6" s="10">
         <v>101.63</v>
       </c>
       <c r="E6" s="11">
         <v>102.18</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C7" s="10">
         <v>103.41</v>
       </c>
       <c r="D7" s="10">
         <v>103.82</v>
       </c>
       <c r="E7" s="11">
         <v>100.97</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C8" s="10">
         <v>109.08</v>
       </c>
       <c r="D8" s="10">
         <v>107.63</v>
       </c>
       <c r="E8" s="11">
         <v>117.47</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C9" s="10">
         <v>127.19</v>
       </c>
       <c r="D9" s="10">
         <v>125.96</v>
       </c>
       <c r="E9" s="11">
         <v>134.22</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C10" s="10">
         <v>140.88</v>
       </c>
       <c r="D10" s="10">
         <v>139.41</v>
       </c>
       <c r="E10" s="11">
         <v>149.22</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C11" s="10">
         <v>154.38</v>
       </c>
       <c r="D11" s="10">
         <v>154.22</v>
       </c>
       <c r="E11" s="11">
         <v>155.15</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C12" s="10">
         <v>172.9</v>
       </c>
       <c r="D12" s="10">
         <v>171.37</v>
       </c>
       <c r="E12" s="11">
         <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C13" s="10">
         <v>189.97</v>
       </c>
       <c r="D13" s="10">
         <v>192.03</v>
       </c>
       <c r="E13" s="11">
         <v>180.48</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C14" s="10">
         <v>185.46</v>
       </c>
       <c r="D14" s="10">
         <v>190.67</v>
       </c>
       <c r="E14" s="11">
         <v>161.6</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C15" s="10">
         <v>219.08</v>
       </c>
       <c r="D15" s="10">
         <v>224.85</v>
       </c>
       <c r="E15" s="11">
         <v>194.21</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C16" s="10">
         <v>239.53</v>
       </c>
       <c r="D16" s="10">
         <v>247.67</v>
       </c>
       <c r="E16" s="11">
         <v>206.32</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C17" s="10">
         <v>256.27999999999997</v>
       </c>
       <c r="D17" s="10">
         <v>263.07</v>
       </c>
       <c r="E17" s="11">
         <v>228.96</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C18" s="10">
         <v>257.16000000000003</v>
       </c>
       <c r="D18" s="10">
         <v>260.89</v>
       </c>
       <c r="E18" s="11">
         <v>242.23</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C19" s="10">
         <v>240.8</v>
       </c>
       <c r="D19" s="10">
         <v>244.43</v>
       </c>
       <c r="E19" s="11">
         <v>226.41</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C20" s="10">
         <v>245.37</v>
       </c>
       <c r="D20" s="10">
         <v>245.98</v>
       </c>
       <c r="E20" s="11">
         <v>243</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C21" s="10">
         <v>246.24</v>
       </c>
       <c r="D21" s="10">
         <v>248.74</v>
       </c>
       <c r="E21" s="11">
         <v>236.45</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C22" s="10">
         <v>230.26</v>
       </c>
       <c r="D22" s="10">
         <v>233.96</v>
       </c>
       <c r="E22" s="11">
         <v>215.89</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C23" s="14">
         <v>212.39</v>
       </c>
       <c r="D23" s="14">
         <v>215.94</v>
       </c>
       <c r="E23" s="15">
         <v>198.7</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection password="C89C" sheet="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J1" sqref="J1"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
     <col min="2" max="5" width="15.125" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="27" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="27"/>
+      <c r="B1" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
     </row>
     <row r="2" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="16" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="C3" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="22" t="s">
-        <v>39</v>
+      <c r="D3" s="7" t="s">
+        <v>22</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C4" s="10">
         <v>91.38</v>
       </c>
       <c r="D4" s="10">
         <v>91.34</v>
       </c>
       <c r="E4" s="11">
         <v>91.63</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C5" s="10">
         <v>100.66</v>
       </c>
       <c r="D5" s="10">
         <v>100.62</v>
       </c>
       <c r="E5" s="11">
         <v>100.89</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C6" s="10">
         <v>102.54</v>
       </c>
       <c r="D6" s="10">
         <v>102.5</v>
       </c>
       <c r="E6" s="11">
         <v>102.8</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C7" s="10">
         <v>105.44</v>
       </c>
       <c r="D7" s="10">
         <v>105.56</v>
       </c>
       <c r="E7" s="11">
         <v>104.66</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C8" s="10">
         <v>112.36</v>
       </c>
       <c r="D8" s="10">
         <v>110.87</v>
       </c>
       <c r="E8" s="11">
         <v>120.93</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C9" s="10">
         <v>133.71</v>
       </c>
       <c r="D9" s="10">
         <v>131.59</v>
       </c>
       <c r="E9" s="11">
         <v>145.72</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C10" s="10">
         <v>148.9</v>
       </c>
       <c r="D10" s="10">
         <v>146.44999999999999</v>
       </c>
       <c r="E10" s="11">
         <v>162.82</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C11" s="10">
         <v>161.06</v>
       </c>
       <c r="D11" s="10">
         <v>158.62</v>
       </c>
       <c r="E11" s="11">
         <v>174.02</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C12" s="10">
         <v>179.19</v>
       </c>
       <c r="D12" s="10">
         <v>178.2</v>
       </c>
       <c r="E12" s="11">
         <v>183.98</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C13" s="10">
         <v>190.49</v>
       </c>
       <c r="D13" s="10">
         <v>187.92</v>
       </c>
       <c r="E13" s="11">
         <v>202.28</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C14" s="10">
         <v>198.11</v>
       </c>
       <c r="D14" s="10">
         <v>195.01</v>
       </c>
       <c r="E14" s="11">
         <v>212.32</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C15" s="10">
         <v>238.15</v>
       </c>
       <c r="D15" s="10">
         <v>236.45</v>
       </c>
       <c r="E15" s="11">
         <v>245.15</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C16" s="10">
         <v>257.95999999999998</v>
       </c>
       <c r="D16" s="10">
         <v>254.24</v>
       </c>
       <c r="E16" s="11">
         <v>272.92</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C17" s="10">
         <v>271.45</v>
       </c>
       <c r="D17" s="10">
         <v>267.20999999999998</v>
       </c>
       <c r="E17" s="11">
         <v>288.51</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C18" s="10">
         <v>276.58999999999997</v>
       </c>
       <c r="D18" s="10">
         <v>268.73</v>
       </c>
       <c r="E18" s="11">
         <v>308.02999999999997</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C19" s="10">
         <v>257.93</v>
       </c>
       <c r="D19" s="10">
         <v>251.64</v>
       </c>
       <c r="E19" s="11">
         <v>282.89999999999998</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C20" s="10">
         <v>258.24</v>
       </c>
       <c r="D20" s="10">
         <v>251.29</v>
       </c>
       <c r="E20" s="11">
         <v>285.51</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C21" s="10">
         <v>262.89999999999998</v>
       </c>
       <c r="D21" s="10">
         <v>259.39999999999998</v>
       </c>
       <c r="E21" s="11">
         <v>276.49</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C22" s="10">
         <v>246.88</v>
       </c>
       <c r="D22" s="10">
         <v>243.4</v>
       </c>
       <c r="E22" s="11">
         <v>260.47000000000003</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C23" s="14">
         <v>227.61</v>
       </c>
       <c r="D23" s="14">
         <v>224.18</v>
       </c>
       <c r="E23" s="15">
         <v>240.61</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection password="C89C" sheet="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.625" style="1" customWidth="1"/>
     <col min="2" max="8" width="12.625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="34" t="s">
-[...7 lines deleted...]
-      <c r="H1" s="34"/>
+      <c r="B1" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
     </row>
     <row r="2" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H2" s="16" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
-      <c r="B3" s="30" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="28" t="s">
+      <c r="B3" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="E3" s="29"/>
-[...2 lines deleted...]
-      <c r="H3" s="29"/>
+      <c r="C3" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="31"/>
-[...14 lines deleted...]
-        <v>51</v>
+      <c r="B4" s="27"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="19" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C5" s="10">
         <v>101.23</v>
       </c>
       <c r="D5" s="10">
         <v>91.38</v>
       </c>
       <c r="E5" s="10">
         <v>91.29</v>
       </c>
       <c r="F5" s="10">
         <v>94.42</v>
       </c>
       <c r="G5" s="10">
         <v>92.16</v>
       </c>
       <c r="H5" s="11">
         <v>90.18</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C6" s="10">
         <v>104.62</v>
       </c>
       <c r="D6" s="10">
         <v>100.66</v>
       </c>
       <c r="E6" s="10">
         <v>97.76</v>
       </c>
       <c r="F6" s="10">
         <v>101.03</v>
       </c>
       <c r="G6" s="10">
         <v>104.59</v>
       </c>
       <c r="H6" s="11">
         <v>105.53</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C7" s="10">
         <v>101.21</v>
       </c>
       <c r="D7" s="10">
         <v>102.54</v>
       </c>
       <c r="E7" s="10">
         <v>101.84</v>
       </c>
       <c r="F7" s="10">
         <v>101.01</v>
       </c>
       <c r="G7" s="10">
         <v>103.96</v>
       </c>
       <c r="H7" s="11">
         <v>101.45</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C8" s="10">
         <v>92.94</v>
       </c>
       <c r="D8" s="10">
         <v>105.44</v>
       </c>
       <c r="E8" s="10">
         <v>109.11</v>
       </c>
       <c r="F8" s="10">
         <v>103.54</v>
       </c>
       <c r="G8" s="10">
         <v>99.29</v>
       </c>
       <c r="H8" s="11">
         <v>102.85</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C9" s="10">
         <v>111.3</v>
       </c>
       <c r="D9" s="10">
         <v>112.36</v>
       </c>
       <c r="E9" s="10">
         <v>115.97</v>
       </c>
       <c r="F9" s="10">
         <v>113.94</v>
       </c>
       <c r="G9" s="10">
         <v>114.34</v>
       </c>
       <c r="H9" s="11">
         <v>107.06</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C10" s="10">
         <v>108.06</v>
       </c>
       <c r="D10" s="10">
         <v>133.71</v>
       </c>
       <c r="E10" s="10">
         <v>138.66</v>
       </c>
       <c r="F10" s="10">
         <v>121.59</v>
       </c>
       <c r="G10" s="10">
         <v>126.57</v>
       </c>
       <c r="H10" s="11">
         <v>125.15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C11" s="10">
         <v>107.18</v>
       </c>
       <c r="D11" s="10">
         <v>148.9</v>
       </c>
       <c r="E11" s="10">
         <v>153.13</v>
       </c>
       <c r="F11" s="10">
         <v>135.27000000000001</v>
       </c>
       <c r="G11" s="10">
         <v>140.15</v>
       </c>
       <c r="H11" s="11">
         <v>137.4</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C12" s="10">
         <v>116.25</v>
       </c>
       <c r="D12" s="10">
         <v>161.06</v>
       </c>
       <c r="E12" s="10">
         <v>157.88</v>
       </c>
       <c r="F12" s="10">
         <v>144.9</v>
       </c>
       <c r="G12" s="10">
         <v>151.25</v>
       </c>
       <c r="H12" s="11">
         <v>147.85</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C13" s="10">
         <v>130.97</v>
       </c>
       <c r="D13" s="10">
         <v>179.19</v>
       </c>
       <c r="E13" s="10">
         <v>169.97</v>
       </c>
       <c r="F13" s="10">
         <v>159.86000000000001</v>
       </c>
       <c r="G13" s="10">
         <v>169.75</v>
       </c>
       <c r="H13" s="11">
         <v>169.94</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C14" s="10">
         <v>151.1</v>
       </c>
       <c r="D14" s="10">
         <v>190.49</v>
       </c>
       <c r="E14" s="10">
         <v>184.25</v>
       </c>
       <c r="F14" s="10">
         <v>166.49</v>
       </c>
       <c r="G14" s="10">
         <v>185.75</v>
       </c>
       <c r="H14" s="11">
         <v>178.97</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C15" s="10">
         <v>166.33</v>
       </c>
       <c r="D15" s="10">
         <v>198.11</v>
       </c>
       <c r="E15" s="10">
         <v>178.32</v>
       </c>
       <c r="F15" s="10">
         <v>156.22</v>
       </c>
       <c r="G15" s="10">
         <v>189.67</v>
       </c>
       <c r="H15" s="11">
         <v>189.09</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C16" s="10">
         <v>198.4</v>
       </c>
       <c r="D16" s="10">
         <v>238.15</v>
       </c>
       <c r="E16" s="10">
         <v>205.22</v>
       </c>
       <c r="F16" s="10">
         <v>205.77</v>
       </c>
       <c r="G16" s="10">
         <v>216.01</v>
       </c>
       <c r="H16" s="11">
         <v>213.56</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C17" s="10">
         <v>268.25</v>
       </c>
       <c r="D17" s="10">
         <v>257.95999999999998</v>
       </c>
       <c r="E17" s="10">
         <v>211.11</v>
       </c>
       <c r="F17" s="10">
         <v>215.32</v>
       </c>
       <c r="G17" s="10">
         <v>230.36</v>
       </c>
       <c r="H17" s="11">
         <v>232.49</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C18" s="10">
         <v>388.91</v>
       </c>
       <c r="D18" s="10">
         <v>271.45</v>
       </c>
       <c r="E18" s="10">
         <v>243.13</v>
       </c>
       <c r="F18" s="10">
         <v>223.43</v>
       </c>
       <c r="G18" s="10">
         <v>243.88</v>
       </c>
       <c r="H18" s="11">
         <v>253.06</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C19" s="10">
         <v>351.21</v>
       </c>
       <c r="D19" s="10">
         <v>276.58999999999997</v>
       </c>
       <c r="E19" s="10">
         <v>249.65</v>
       </c>
       <c r="F19" s="10">
         <v>246.6</v>
       </c>
       <c r="G19" s="10">
         <v>253.26</v>
       </c>
       <c r="H19" s="11">
         <v>254.11</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C20" s="10">
         <v>350.32</v>
       </c>
       <c r="D20" s="10">
         <v>257.93</v>
       </c>
       <c r="E20" s="10">
         <v>230.86</v>
       </c>
       <c r="F20" s="10">
         <v>231.7</v>
       </c>
       <c r="G20" s="10">
         <v>229.35</v>
       </c>
       <c r="H20" s="11">
         <v>241.77</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C21" s="10">
         <v>340.58</v>
       </c>
       <c r="D21" s="10">
         <v>258.24</v>
       </c>
       <c r="E21" s="10">
         <v>200.47</v>
       </c>
       <c r="F21" s="10">
         <v>259.05</v>
       </c>
       <c r="G21" s="10">
         <v>228.66</v>
       </c>
       <c r="H21" s="11">
         <v>239.22</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C22" s="10">
         <v>320.31</v>
       </c>
       <c r="D22" s="10">
         <v>262.89999999999998</v>
       </c>
       <c r="E22" s="10">
         <v>207.16</v>
       </c>
       <c r="F22" s="10">
         <v>264.35000000000002</v>
       </c>
       <c r="G22" s="10">
         <v>226.93</v>
       </c>
       <c r="H22" s="11">
         <v>236.7</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C23" s="10">
         <v>304.77</v>
       </c>
       <c r="D23" s="10">
         <v>246.88</v>
       </c>
       <c r="E23" s="10">
         <v>198.64</v>
       </c>
       <c r="F23" s="10">
         <v>265.33</v>
       </c>
       <c r="G23" s="10">
         <v>211.79</v>
       </c>
       <c r="H23" s="11">
         <v>220.3</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C24" s="14">
         <v>290.23</v>
       </c>
       <c r="D24" s="14">
         <v>227.61</v>
       </c>
       <c r="E24" s="14">
         <v>207.24</v>
       </c>
       <c r="F24" s="14">
         <v>231.93</v>
       </c>
       <c r="G24" s="14">
         <v>203.66</v>
       </c>
       <c r="H24" s="15">
         <v>205.9</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection password="C89C" sheet="1" scenarios="1"/>
   <mergeCells count="4">
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="B1:H1"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K3" sqref="K3"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
     <col min="2" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="35" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="27"/>
+      <c r="B1" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
     </row>
     <row r="2" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="16" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F3" s="8" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="K3" s="19"/>
+        <v>30</v>
+      </c>
+      <c r="H3" s="20"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="20"/>
+      <c r="K3" s="21"/>
     </row>
     <row r="4" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C4" s="10">
         <v>97.48</v>
       </c>
       <c r="D4" s="10">
         <v>97.31</v>
       </c>
       <c r="E4" s="10">
         <v>98.99</v>
       </c>
       <c r="F4" s="11">
         <v>89.86</v>
       </c>
-      <c r="H4" s="20"/>
-[...2 lines deleted...]
-      <c r="K4" s="20"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
     </row>
     <row r="5" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C5" s="10">
         <v>104.2</v>
       </c>
       <c r="D5" s="10">
         <v>101</v>
       </c>
       <c r="E5" s="10">
         <v>97.87</v>
       </c>
       <c r="F5" s="11">
         <v>103.82</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C6" s="10">
         <v>93.36</v>
       </c>
       <c r="D6" s="10">
         <v>102.12</v>
       </c>
       <c r="E6" s="10">
         <v>106.4</v>
       </c>
       <c r="F6" s="11">
         <v>100.45</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C7" s="10">
         <v>104.95</v>
       </c>
       <c r="D7" s="10">
         <v>99.57</v>
       </c>
       <c r="E7" s="10">
         <v>96.74</v>
       </c>
       <c r="F7" s="11">
         <v>105.85</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C8" s="10">
         <v>114.92</v>
       </c>
       <c r="D8" s="10">
         <v>115.86</v>
       </c>
       <c r="E8" s="10">
         <v>113.44</v>
       </c>
       <c r="F8" s="11">
         <v>113.48</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C9" s="10">
         <v>130.83000000000001</v>
       </c>
       <c r="D9" s="10">
         <v>132.88999999999999</v>
       </c>
       <c r="E9" s="10">
         <v>133.43</v>
       </c>
       <c r="F9" s="11">
         <v>129.71</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C10" s="10">
         <v>143.94</v>
       </c>
       <c r="D10" s="10">
         <v>144.91</v>
       </c>
       <c r="E10" s="10">
         <v>142.68</v>
       </c>
       <c r="F10" s="11">
         <v>146.04</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C11" s="10">
         <v>156.87</v>
       </c>
       <c r="D11" s="10">
         <v>160.76</v>
       </c>
       <c r="E11" s="10">
         <v>155.12</v>
       </c>
       <c r="F11" s="11">
         <v>158.36000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C12" s="10">
         <v>187.13</v>
       </c>
       <c r="D12" s="10">
         <v>177</v>
       </c>
       <c r="E12" s="10">
         <v>172.91</v>
       </c>
       <c r="F12" s="11">
         <v>165.38</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C13" s="10">
         <v>204.53</v>
       </c>
       <c r="D13" s="10">
         <v>207.6</v>
       </c>
       <c r="E13" s="10">
         <v>195.2</v>
       </c>
       <c r="F13" s="11">
         <v>168.2</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C14" s="10">
         <v>204.78</v>
       </c>
       <c r="D14" s="10">
         <v>216.8</v>
       </c>
       <c r="E14" s="10">
         <v>205.36</v>
       </c>
       <c r="F14" s="11">
         <v>173.08</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C15" s="10">
         <v>255.23</v>
       </c>
       <c r="D15" s="10">
         <v>261.18</v>
       </c>
       <c r="E15" s="10">
         <v>226.15</v>
       </c>
       <c r="F15" s="11">
         <v>203.09</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C16" s="10">
         <v>287.22000000000003</v>
       </c>
       <c r="D16" s="10">
         <v>299.43</v>
       </c>
       <c r="E16" s="10">
         <v>240.72</v>
       </c>
       <c r="F16" s="11">
         <v>209.13</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C17" s="10">
         <v>335.1</v>
       </c>
       <c r="D17" s="10">
         <v>338.51</v>
       </c>
       <c r="E17" s="10">
         <v>273.87</v>
       </c>
       <c r="F17" s="11">
         <v>235.26</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C18" s="10">
         <v>330.16</v>
       </c>
       <c r="D18" s="10">
         <v>342.08</v>
       </c>
       <c r="E18" s="10">
         <v>273.25</v>
       </c>
       <c r="F18" s="11">
         <v>245.36</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C19" s="10">
         <v>321.76</v>
       </c>
       <c r="D19" s="10">
         <v>320.64999999999998</v>
       </c>
       <c r="E19" s="10">
         <v>255.37</v>
       </c>
       <c r="F19" s="11">
         <v>224.86</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C20" s="10">
         <v>309.89999999999998</v>
       </c>
       <c r="D20" s="10">
         <v>308.76</v>
       </c>
       <c r="E20" s="10">
         <v>255.39</v>
       </c>
       <c r="F20" s="11">
         <v>225.36</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C21" s="10">
         <v>318.12</v>
       </c>
       <c r="D21" s="10">
         <v>310.58</v>
       </c>
       <c r="E21" s="10">
         <v>244.38</v>
       </c>
       <c r="F21" s="11">
         <v>196.84</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C22" s="10">
         <v>295.26</v>
       </c>
       <c r="D22" s="10">
         <v>302.68</v>
       </c>
       <c r="E22" s="10">
         <v>230.58</v>
       </c>
       <c r="F22" s="11">
         <v>192.23</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C23" s="14">
         <v>287.01</v>
       </c>
       <c r="D23" s="14">
         <v>285.89</v>
       </c>
       <c r="E23" s="14">
         <v>208.84</v>
       </c>
       <c r="F23" s="15">
         <v>177.59</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection password="C89C" sheet="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>表1</vt:lpstr>
       <vt:lpstr>表2</vt:lpstr>